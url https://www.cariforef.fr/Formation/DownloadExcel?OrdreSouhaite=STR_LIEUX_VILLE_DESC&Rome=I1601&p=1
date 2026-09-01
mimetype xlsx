--- v0 (2026-09-01)
+++ v1 (2026-09-01)
@@ -230,63 +230,63 @@
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien de maintenance en marine de plaisance</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Réaliser la manutention et l’entretien courant des bateaux de plaisance - Bloc de compétences du titre professionnel Agent de maintenance en marine de plaisance</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Arrimage - niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation des Experts Maritimes et Fluviaux</x:t>
   </x:si>
   <x:si>
     <x:t>CFEMF</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Construction maintenance navale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
@@ -1163,156 +1163,156 @@
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>637676</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>35190</x:v>
+        <x:v>41845</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>571551</x:v>
+        <x:v>624782</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>41845</x:v>
+        <x:v>35190</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>624782</x:v>
+        <x:v>571551</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>41845</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1387,108 +1387,108 @@
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>624820</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>35190</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>571637</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>41845</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">