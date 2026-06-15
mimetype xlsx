--- v2 (2026-03-18)
+++ v3 (2026-06-15)
@@ -245,66 +245,66 @@
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hydro-praticien</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Conseil Thalatherm</x:t>
   </x:si>
   <x:si>
     <x:t>FCT</x:t>
   </x:si>
   <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
@@ -1159,129 +1159,129 @@
       <x:c r="B6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38795</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>43029</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>581279</x:v>
+        <x:v>581277</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38795</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>43029</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>581277</x:v>
+        <x:v>581279</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
@@ -1330,51 +1330,51 @@
         <x:v>39</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>554436</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -1389,51 +1389,51 @@
       <x:c r="B10" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>609262</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>75</x:v>
       </x:c>