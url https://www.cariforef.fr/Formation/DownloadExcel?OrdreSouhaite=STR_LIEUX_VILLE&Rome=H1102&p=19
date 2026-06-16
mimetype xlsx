--- v0 (2026-06-16)
+++ v1 (2026-06-16)
@@ -350,71 +350,86 @@
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité génie électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure d'Arts et Métiers - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours management de projets de développement durable et culturel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Économie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit des affaires parcours droit rural des affaires</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Droit propriété intellectuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention droit des affaires parcours droit des transports internationaux et de la supply chain</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours ingénierie des sociétés</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
@@ -434,65 +449,50 @@
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Vente informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies spécialisation international business manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention langues étrangères appliquées parcours management de projets de développement durable et culturel</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Master mention droit des affaires parcours contentieux économique, médiation et arbitrage</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit et fiscalité de l'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours entreprises en difficulté</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit et management des activités maritimes</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
@@ -1271,75 +1271,75 @@
   <x:si>
     <x:t>Responsable du développement des affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments spécialisation manager de projet BIM et Smart Building (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sophia Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
@@ -2829,1030 +2829,1030 @@
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>550302</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>576310</x:v>
+        <x:v>575705</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>581241</x:v>
+        <x:v>575706</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>581248</x:v>
+        <x:v>576310</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>37738</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I20" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="K20" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L20" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M20" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="N20" s="15" t="n">
+        <x:v>13253</x:v>
+      </x:c>
+      <x:c r="O20" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="H20" s="14" t="s"/>
-[...20 lines deleted...]
-      </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>535018</x:v>
+        <x:v>581241</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>39303</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>605716</x:v>
+        <x:v>581248</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>549064</x:v>
+        <x:v>535018</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>39303</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>549067</x:v>
+        <x:v>605716</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>37939</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>451266</x:v>
+        <x:v>549064</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>575705</x:v>
+        <x:v>549067</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>37939</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s"/>
+      <x:c r="E26" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>575706</x:v>
+        <x:v>451266</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>581240</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>581243</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>549066</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>603063</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>551053</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>535016</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>581247</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39169</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>86</x:v>
@@ -3866,224 +3866,224 @@
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>543539</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>581245</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>535017</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>535021</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -4115,137 +4115,137 @@
       <x:c r="S38" s="14" t="n">
         <x:v>533635</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>551051</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>550951</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39169</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
@@ -4273,394 +4273,394 @@
       <x:c r="M41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>605714</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>497346</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>576309</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>592593</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>576305</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>550947</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>497345</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -4713,69 +4713,69 @@
       <x:c r="G49" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>575704</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>86</x:v>
@@ -4789,554 +4789,554 @@
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>501081</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>576307</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>576308</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>576311</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>581235</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>581239</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>581246</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>551049</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>549065</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>592070</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -5349,51 +5349,51 @@
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>597436</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
@@ -5817,51 +5817,51 @@
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>501077</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -6049,51 +6049,51 @@
       <x:c r="M72" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>597135</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -6106,51 +6106,51 @@
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -6163,51 +6163,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>616043</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -6223,51 +6223,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>605717</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
@@ -6443,51 +6443,51 @@
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>498939</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>206</x:v>
@@ -7159,51 +7159,51 @@
       <x:c r="M91" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>575876</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
@@ -7218,51 +7218,51 @@
       <x:c r="M92" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>575877</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>40</x:v>
@@ -7488,128 +7488,128 @@
       <x:c r="G97" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>581234</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>581242</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
@@ -7664,51 +7664,51 @@
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>597435</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
@@ -7739,51 +7739,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>259</x:v>
@@ -8018,51 +8018,51 @@
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>513365</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -8192,51 +8192,51 @@
       <x:c r="M109" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>502748</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -8526,51 +8526,51 @@
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>632406</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
@@ -8655,51 +8655,51 @@
       <x:c r="M117" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>593739</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37580</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -8712,51 +8712,51 @@
       <x:c r="M118" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>595664</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37580</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -8769,51 +8769,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>575053</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>303</x:v>
@@ -9110,51 +9110,51 @@
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>510801</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -9780,148 +9780,148 @@
       <x:c r="M137" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>593740</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>542134</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>592069</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
@@ -9934,51 +9934,51 @@
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>597434</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
@@ -10003,51 +10003,51 @@
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>487526</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -10099,51 +10099,51 @@
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>597437</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
@@ -10514,51 +10514,51 @@
       <x:c r="M150" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>13133</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>575029</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -10571,51 +10571,51 @@
       <x:c r="M151" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>575018</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
@@ -10630,51 +10630,51 @@
       <x:c r="M152" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>575019</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>40</x:v>
@@ -10907,102 +10907,102 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>479278</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>535019</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>36320</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11053,51 +11053,51 @@
       <x:c r="G160" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>571231</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
@@ -11110,51 +11110,51 @@
       <x:c r="G161" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>580564</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
@@ -11223,110 +11223,110 @@
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>550315</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>550949</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
@@ -11368,141 +11368,141 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>607794</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>608951</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>553370</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
@@ -11595,430 +11595,428 @@
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>553087</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>36320</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>598309</x:v>
+        <x:v>595460</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>36320</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>506027</x:v>
+        <x:v>607469</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>36320</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>595460</x:v>
+        <x:v>598309</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>38602</x:v>
+        <x:v>36320</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>393</x:v>
-[...2 lines deleted...]
-        <x:v>394</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>607795</x:v>
+        <x:v>506027</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>38602</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s"/>
+      <x:c r="E174" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>390</x:v>
-[...1 lines deleted...]
-      <x:c r="H174" s="14" t="s"/>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s">
+        <x:v>394</x:v>
+      </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>607469</x:v>
+        <x:v>607795</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>597438</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>595459</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">