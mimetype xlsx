--- v2 (2026-03-18)
+++ v3 (2026-06-15)
@@ -230,57 +230,57 @@
   <x:si>
     <x:t>Spa praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
@@ -1114,57 +1114,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>609262</x:v>
+        <x:v>554436</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
@@ -1173,57 +1173,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>554436</x:v>
+        <x:v>609262</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U6" s="16" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -1233,51 +1233,51 @@
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>612673</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
@@ -1346,51 +1346,51 @@
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>546187</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38795</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">