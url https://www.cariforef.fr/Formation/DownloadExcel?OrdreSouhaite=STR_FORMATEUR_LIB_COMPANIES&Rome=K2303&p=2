--- v2 (2026-03-19)
+++ v3 (2026-06-14)
@@ -1138,57 +1138,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>498637</x:v>
+        <x:v>455032</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1198,57 +1198,57 @@
       <x:c r="K7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>455032</x:v>
+        <x:v>498637</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>41326</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
@@ -1375,57 +1375,57 @@
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>455033</x:v>
+        <x:v>498641</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1435,57 +1435,57 @@
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>498641</x:v>
+        <x:v>455033</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>