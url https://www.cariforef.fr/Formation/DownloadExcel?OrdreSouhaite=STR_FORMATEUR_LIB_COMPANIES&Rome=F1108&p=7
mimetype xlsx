--- v2 (2026-06-19)
+++ v3 (2026-06-19)
@@ -416,60 +416,60 @@
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires BTP (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management économique de la construction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
@@ -3348,51 +3348,51 @@
       <x:c r="K37" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>549307</x:v>
+        <x:v>600211</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38141</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>110</x:v>
@@ -3407,51 +3407,51 @@
       <x:c r="K38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>600211</x:v>
+        <x:v>549307</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38141</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>110</x:v>
       </x:c>