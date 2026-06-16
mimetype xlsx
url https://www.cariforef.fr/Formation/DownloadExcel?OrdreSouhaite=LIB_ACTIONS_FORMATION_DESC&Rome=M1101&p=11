--- v0 (2026-06-16)
+++ v1 (2026-06-16)
@@ -290,62 +290,62 @@
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques et outils de la fonction d'acheteur</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Achat</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>03/18/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Sage gestion commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
@@ -404,62 +404,62 @@
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Parcours d'économie-gestion Terminale BAC PRO Compagnons du devoir - 18 mois</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Négociation achat et gestion des fournisseurs</x:t>
   </x:si>
   <x:si>
     <x:t>Négociation achat</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production</x:t>
@@ -590,59 +590,59 @@
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain BC2 conduire des processus achats responsables et durables</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
+    <x:t>04/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/04/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager achats et approvisionnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ism Fénélon</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme en management international</x:t>
@@ -866,75 +866,75 @@
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Achats pour les non acheteurs</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Achats durables et responsables sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>Achat responsable</x:t>
   </x:si>
   <x:si>
+    <x:t>AUBENAS-LES-ALPES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOS-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-CHAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EYGALIERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA ROBINE-SUR-GALABRE</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>LA ROBINE-SUR-GALABRE</x:t>
   </x:si>
   <x:si>
     <x:t>MONTJUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-CROIX-A-LAUZE</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFURON</x:t>
   </x:si>
   <x:si>
     <x:t>VACHERES</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRAGES</x:t>
   </x:si>
   <x:si>
     <x:t>OPPEDETTE</x:t>
   </x:si>
@@ -2128,168 +2128,168 @@
       <x:c r="K12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>583299</x:v>
+        <x:v>629915</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>617726</x:v>
+        <x:v>583299</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>629915</x:v>
+        <x:v>617726</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -2399,51 +2399,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>623723</x:v>
+        <x:v>623722</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>70</x:v>
@@ -2452,51 +2452,51 @@
       <x:c r="K18" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>623722</x:v>
+        <x:v>623723</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>71</x:v>
@@ -2771,51 +2771,51 @@
       <x:c r="K24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>524534</x:v>
+        <x:v>562535</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>109</x:v>
@@ -2823,51 +2823,51 @@
       <x:c r="K25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>562535</x:v>
+        <x:v>524534</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -2977,100 +2977,100 @@
         <x:v>70</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>624458</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>624457</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
@@ -3442,51 +3442,51 @@
       <x:c r="M36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>555027</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -3502,51 +3502,51 @@
       <x:c r="M37" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>541387</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>101</x:v>
@@ -3563,51 +3563,51 @@
       <x:c r="M38" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>555026</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -3623,51 +3623,51 @@
       <x:c r="M39" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>608400</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>101</x:v>
@@ -4196,57 +4196,57 @@
       <x:c r="K49" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>614307</x:v>
+        <x:v>584707</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -4255,57 +4255,57 @@
       <x:c r="K50" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>584707</x:v>
+        <x:v>614307</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>35462</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -4431,51 +4431,51 @@
       <x:c r="M53" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>616017</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
@@ -4590,51 +4590,51 @@
       <x:c r="M56" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>21654</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>632403</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37845</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -4644,51 +4644,51 @@
       <x:c r="M57" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>21654</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>632402</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -4876,51 +4876,51 @@
       <x:c r="M61" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>539168</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>219</x:v>
@@ -4937,51 +4937,51 @@
       <x:c r="M62" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>506457</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -5099,51 +5099,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>572389</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -5546,51 +5546,51 @@
       <x:c r="L73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>559229</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>35149</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -5674,156 +5674,156 @@
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>506631</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>39399</x:v>
+        <x:v>34249</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>34022</x:v>
+        <x:v>31660</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>551940</x:v>
+        <x:v>506633</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>34249</x:v>
+        <x:v>39399</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>31660</x:v>
+        <x:v>34022</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>506633</x:v>
+        <x:v>551940</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
@@ -5928,100 +5928,100 @@
       <x:c r="K80" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>628667</x:v>
+        <x:v>628423</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>628668</x:v>
+        <x:v>628669</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>263</x:v>
@@ -6030,100 +6030,100 @@
       <x:c r="K82" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>628679</x:v>
+        <x:v>628672</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>628423</x:v>
+        <x:v>628681</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>263</x:v>
@@ -6132,100 +6132,100 @@
       <x:c r="K84" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>628669</x:v>
+        <x:v>628685</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>628672</x:v>
+        <x:v>628130</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>263</x:v>
@@ -6234,100 +6234,100 @@
       <x:c r="K86" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>628681</x:v>
+        <x:v>628667</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>628685</x:v>
+        <x:v>628668</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>263</x:v>
@@ -6336,51 +6336,51 @@
       <x:c r="K88" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>628130</x:v>
+        <x:v>628679</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>81</x:v>
@@ -6586,258 +6586,258 @@
       <x:c r="I93" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>628682</x:v>
+        <x:v>628670</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>628686</x:v>
+        <x:v>628682</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>628032</x:v>
+        <x:v>628686</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>628435</x:v>
+        <x:v>628032</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>628670</x:v>
+        <x:v>628435</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>263</x:v>