--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -791,131 +791,131 @@
   <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean Lurçat</x:t>
   </x:si>
   <x:si>
     <x:t>13693</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean Monnet</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Charles de Gaulle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APT CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée les Fauvettes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P de Girard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée du Sacré-Coeur</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>LPO H Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Émile Zola</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
@@ -1109,75 +1109,75 @@
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Public en emploi , Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-14e</x:t>
+    <x:t>Association de Marseille des Secouristes Français de la Croix Blanche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS CROIX BLANCHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Provence Alpes Côte d'Azur Corse</x:t>
   </x:si>
   <x:si>
     <x:t>CRF PACA CORSE</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro hygiène, propreté, stérilisation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro hygiène, propreté, stérilisation</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP F de Croisset</x:t>
   </x:si>
@@ -5027,366 +5027,366 @@
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>596406</x:v>
+        <x:v>596398</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>596416</x:v>
+        <x:v>596401</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>596419</x:v>
+        <x:v>596409</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>596398</x:v>
+        <x:v>596412</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>596401</x:v>
+        <x:v>596415</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>596409</x:v>
+        <x:v>596422</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>596412</x:v>
+        <x:v>596406</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>262</x:v>
@@ -5395,100 +5395,100 @@
       <x:c r="K66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>596415</x:v>
+        <x:v>596416</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>596422</x:v>
+        <x:v>596419</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>268</x:v>
@@ -5519,75 +5519,75 @@
         <x:v>269</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>620496</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>596399</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -6772,326 +6772,325 @@
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>620901</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>621494</x:v>
+        <x:v>620821</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="S94" s="14" t="n">
+        <x:v>621494</x:v>
+      </x:c>
+      <x:c r="T94" s="16" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="U94" s="16" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C95" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>350</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="R95" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="S95" s="0" t="n">
+        <x:v>600702</x:v>
+      </x:c>
+      <x:c r="T95" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U95" s="4" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C96" s="15" t="s"/>
+      <x:c r="C96" s="15" t="n">
+        <x:v>36077</x:v>
+      </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="H96" s="14" t="s">
+      <x:c r="I96" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="I96" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="J96" s="14" t="s"/>
+      <x:c r="J96" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>600702</x:v>
+        <x:v>616977</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>600701</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40312</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7481,51 +7480,51 @@
       <x:c r="I105" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>43414</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>630807</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -7534,51 +7533,51 @@
         <x:v>334</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>43414</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>620881</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>55</x:v>
@@ -7768,51 +7767,51 @@
         <x:v>378</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43429</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>612259</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>55</x:v>
@@ -7826,51 +7825,51 @@
       <x:c r="I111" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>43429</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>612261</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
@@ -9128,382 +9127,382 @@
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>575479</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>627986</x:v>
+        <x:v>598072</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>41365</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>532202</x:v>
+        <x:v>617245</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>598072</x:v>
+        <x:v>617247</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>617245</x:v>
+        <x:v>617258</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>617247</x:v>
+        <x:v>627986</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>41365</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>617258</x:v>
+        <x:v>532202</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">