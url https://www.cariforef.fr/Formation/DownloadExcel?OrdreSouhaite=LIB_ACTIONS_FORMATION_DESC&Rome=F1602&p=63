--- v1 (2026-06-16)
+++ v2 (2026-06-16)
@@ -692,86 +692,86 @@
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel électricien d'équipement du bâtiment</x:t>
   </x:si>
   <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BOLLENE</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/10/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Technicien intégrateur des infrastructures et équipements connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Saint Henri</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien électricien du bâtiment communicant et connecté, C1</x:t>
@@ -851,83 +851,83 @@
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>S'initier aux fondamentaux de l'électricité - ELA041</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/11/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Réaliser une installation électrique Basse Tension (BT) en respectant la NF C 15-100 (version 2024) - ELC009</x:t>
   </x:si>
   <x:si>
+    <x:t>07/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/20/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Réaliser la maintenance d'une installation électrique Basse Tension (BT) - ELD005</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenance installation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE ET : étude de conception “ET” - ELV301</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Installer les réseaux d'énergie et les équipements en courants forts dans les bâtiments - Bloc de compétences du titre professionnel Electricien d'équipement du bâtiment </x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
@@ -1487,98 +1487,98 @@
   <x:si>
     <x:t>Electricien IRVE photovoltaique</x:t>
   </x:si>
   <x:si>
     <x:t>Eureka</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE</x:t>
   </x:si>
   <x:si>
     <x:t>Électricien d'Équipement du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Licencié pour motif économique</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Electricien d'équipement du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE CEDEX 4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/08/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
@@ -1880,101 +1880,101 @@
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Jean de La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
-    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
+    <x:t>Ogec des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège Henri Boudon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ogec des Métiers</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Alpes et Durance</x:t>
   </x:si>
   <x:si>
     <x:t>05200</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
@@ -2258,87 +2258,87 @@
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle Ecoles Méditerranée - Ecoles des apprentis de la Marine</x:t>
   </x:si>
   <x:si>
     <x:t>83800</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de la montagne</x:t>
   </x:si>
   <x:si>
     <x:t>06420</x:t>
   </x:si>
   <x:si>
     <x:t>VALDEBLORE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro métiers de l'électricité et de ses environnements connectés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Hutinel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent de la Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Léon Chiris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP P Mendès-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP J Dolle</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>LP A Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO MELEC - Métiers de l'Electricité et de ses Environnements Connectés</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>3. Habilitation électrique : Recyclage du personnel Opérations d'ordre non électrique B0-H0-H0V exécutant et/ou chargé de chantier</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>1. Habilitation électrique : Opérations d'ordre non électrique B0-H0-H0V exécutant et/ou chargé de chantier</x:t>
   </x:si>
   <x:si>
     <x:t>[Revit] Electricité - FBIM - 5 jours</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Tm - Fbim</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
@@ -3878,51 +3878,51 @@
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>623408</x:v>
+        <x:v>623407</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -6455,273 +6455,273 @@
       <x:c r="H61" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q61" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R61" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="S61" s="0" t="n">
+        <x:v>612396</x:v>
+      </x:c>
+      <x:c r="T61" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="U61" s="4" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G62" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="S62" s="14" t="n">
+        <x:v>579673</x:v>
+      </x:c>
+      <x:c r="T62" s="16" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="U62" s="16" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>583799</x:v>
+        <x:v>579666</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G64" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>612396</x:v>
+        <x:v>583799</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
@@ -7347,51 +7347,51 @@
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>623407</x:v>
+        <x:v>623408</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35330</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -7554,75 +7554,75 @@
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>602341</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
@@ -7743,468 +7743,468 @@
       <x:c r="I83" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>619340</x:v>
+        <x:v>619341</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="U83" s="4" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>610430</x:v>
+        <x:v>619340</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="U84" s="16" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>619342</x:v>
+        <x:v>610430</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="U85" s="4" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>619341</x:v>
+        <x:v>619342</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>619413</x:v>
+        <x:v>619414</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>619416</x:v>
+        <x:v>619417</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>619414</x:v>
+        <x:v>619415</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>619417</x:v>
+        <x:v>619413</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>619415</x:v>
+        <x:v>619416</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
@@ -8259,51 +8259,51 @@
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>619434</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
@@ -9354,51 +9354,51 @@
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>625972</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -9428,150 +9428,150 @@
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>624004</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>626220</x:v>
+        <x:v>625973</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>625973</x:v>
+        <x:v>626220</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
@@ -10049,54 +10049,54 @@
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>619431</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
@@ -12133,54 +12133,54 @@
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>607601</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
@@ -12188,51 +12188,51 @@
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>584578</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -12349,51 +12349,51 @@
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>584575</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>28</x:v>
@@ -12508,54 +12508,54 @@
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>607603</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>28</x:v>
@@ -12566,51 +12566,51 @@
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>584572</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
@@ -12670,51 +12670,51 @@
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>584576</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>28</x:v>
@@ -12847,304 +12847,305 @@
       <x:c r="R177" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>614245</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>629461</x:v>
+        <x:v>623415</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>623415</x:v>
+        <x:v>609111</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>609111</x:v>
+        <x:v>623413</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>623413</x:v>
+        <x:v>613259</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>411</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>613259</x:v>
+        <x:v>629461</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>28</x:v>
@@ -14714,54 +14715,54 @@
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>605420</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>103</x:v>
@@ -14784,253 +14785,252 @@
       <x:c r="R213" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>609354</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>438</x:v>
-[...1 lines deleted...]
-      <x:c r="H214" s="14" t="s"/>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>597834</x:v>
+        <x:v>608812</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>597836</x:v>
+        <x:v>605421</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>605421</x:v>
+        <x:v>597834</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>451</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>608812</x:v>
+        <x:v>597836</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -15575,51 +15575,51 @@
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>597966</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>28</x:v>
@@ -15784,51 +15784,51 @@
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>627726</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>29</x:v>
@@ -15892,51 +15892,51 @@
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>575506</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15969,266 +15969,266 @@
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>569502</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>623349</x:v>
+        <x:v>571626</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>630540</x:v>
+        <x:v>623349</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>581834</x:v>
+        <x:v>630540</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>571628</x:v>
+        <x:v>581834</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -16237,346 +16237,346 @@
       <x:c r="K240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>571629</x:v>
+        <x:v>571628</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>581835</x:v>
+        <x:v>571629</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>585636</x:v>
+        <x:v>581835</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>598090</x:v>
+        <x:v>585636</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>575507</x:v>
+        <x:v>598090</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>570920</x:v>
+        <x:v>575507</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
@@ -16585,167 +16585,167 @@
       <x:c r="K246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>570921</x:v>
+        <x:v>570920</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>630532</x:v>
+        <x:v>570921</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>571545</x:v>
+        <x:v>630532</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -16755,113 +16755,113 @@
       <x:c r="J249" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>623862</x:v>
+        <x:v>571545</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>623999</x:v>
+        <x:v>623862</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16871,176 +16871,176 @@
       <x:c r="J251" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>585934</x:v>
+        <x:v>623999</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>570919</x:v>
+        <x:v>585934</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>630530</x:v>
+        <x:v>570919</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
@@ -17049,631 +17049,631 @@
       <x:c r="K254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>630531</x:v>
+        <x:v>630530</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>581828</x:v>
+        <x:v>630531</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="S256" s="14" t="n">
+        <x:v>581828</x:v>
+      </x:c>
+      <x:c r="T256" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="S256" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>539846</x:v>
+        <x:v>552751</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>552779</x:v>
+        <x:v>539846</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>571627</x:v>
+        <x:v>552779</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>585936</x:v>
+        <x:v>571627</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>598057</x:v>
+        <x:v>585936</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>585638</x:v>
+        <x:v>598057</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>524799</x:v>
+        <x:v>585638</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>524897</x:v>
+        <x:v>524799</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17686,521 +17686,521 @@
       <x:c r="K265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>623362</x:v>
+        <x:v>524897</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>630539</x:v>
+        <x:v>623362</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>630541</x:v>
+        <x:v>630539</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>571630</x:v>
+        <x:v>630541</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>585935</x:v>
+        <x:v>571630</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>540433</x:v>
+        <x:v>585935</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>581827</x:v>
+        <x:v>540433</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>585637</x:v>
+        <x:v>581827</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>571626</x:v>
+        <x:v>575424</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
@@ -18209,114 +18209,114 @@
       <x:c r="K274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>575424</x:v>
+        <x:v>575425</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>575425</x:v>
+        <x:v>585637</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -18428,100 +18428,100 @@
       <x:c r="L278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>619419</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>619421</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
@@ -19365,72 +19365,72 @@
         <x:v>535</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>592906</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>592905</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
@@ -19519,73 +19519,73 @@
         <x:v>592896</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>592899</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>543</x:v>
@@ -20131,73 +20131,73 @@
         <x:v>592957</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>592959</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>521</x:v>
@@ -20433,185 +20433,185 @@
       <x:c r="R317" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>592581</x:v>
+        <x:v>592580</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>592580</x:v>
+        <x:v>592582</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>592582</x:v>
+        <x:v>592581</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>506</x:v>
@@ -21201,72 +21201,72 @@
         <x:v>148</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>594203</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>594204</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
@@ -23661,51 +23661,51 @@
       <x:c r="I378" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>507321</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
@@ -23718,181 +23718,184 @@
       <x:c r="I379" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>603332</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>552859</x:v>
+        <x:v>620915</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H381" s="0" t="s">
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>604036</x:v>
+        <x:v>552859</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
@@ -23925,515 +23928,511 @@
       <x:c r="S382" s="14" t="n">
         <x:v>548411</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>600501</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>620915</x:v>
+        <x:v>605707</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-        <x:v>72</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>605707</x:v>
+        <x:v>604036</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>552727</x:v>
+        <x:v>507315</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>220</x:v>
-[...2 lines deleted...]
-        <x:v>221</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>609585</x:v>
+        <x:v>559118</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>567843</x:v>
+        <x:v>552727</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>567845</x:v>
+        <x:v>609585</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>563</x:v>
-[...1 lines deleted...]
-      <x:c r="H390" s="14" t="s"/>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H390" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
       <x:c r="I390" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>591</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>603265</x:v>
+        <x:v>567843</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -24443,173 +24442,176 @@
       <x:c r="K391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>604295</x:v>
+        <x:v>567845</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>603966</x:v>
+        <x:v>603265</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>548268</x:v>
+        <x:v>604295</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
@@ -24618,415 +24620,412 @@
       <x:c r="K394" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>548321</x:v>
+        <x:v>603966</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>596</x:v>
-[...2 lines deleted...]
-        <x:v>597</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>552861</x:v>
+        <x:v>548268</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>220</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>609475</x:v>
+        <x:v>548321</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>556826</x:v>
+        <x:v>552861</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>550276</x:v>
+        <x:v>609475</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>507315</x:v>
+        <x:v>556826</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>601</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="H400" s="14" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H400" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="I400" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>559118</x:v>
+        <x:v>550276</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -25064,78 +25063,78 @@
         <x:v>604294</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>547099</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
@@ -25151,51 +25150,51 @@
       <x:c r="I403" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>503373</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
@@ -25298,78 +25297,78 @@
         <x:v>548200</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>498716</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
@@ -25679,51 +25678,51 @@
       <x:c r="I412" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>603333</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
@@ -25736,51 +25735,51 @@
       <x:c r="H413" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>604231</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
@@ -25971,51 +25970,51 @@
       <x:c r="I417" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>548269</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
@@ -26062,139 +26061,139 @@
       <x:c r="S418" s="14" t="n">
         <x:v>604744</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>498712</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>547098</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
@@ -26210,54 +26209,54 @@
       <x:c r="H421" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>607554</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
@@ -26507,51 +26506,51 @@
       <x:c r="H426" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>556785</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
@@ -26567,54 +26566,54 @@
       <x:c r="H427" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>552769</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
@@ -27011,78 +27010,78 @@
       <x:c r="S434" s="14" t="n">
         <x:v>603194</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>600502</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
@@ -27159,51 +27158,51 @@
       <x:c r="H437" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>502046</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
@@ -27278,51 +27277,51 @@
       <x:c r="H439" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>604230</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
@@ -27399,54 +27398,54 @@
       <x:c r="H441" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>607553</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
@@ -27515,357 +27514,357 @@
       <x:c r="G443" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>548410</x:v>
+        <x:v>503611</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>603130</x:v>
+        <x:v>503691</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>625009</x:v>
+        <x:v>548410</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>547598</x:v>
+        <x:v>603130</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>503611</x:v>
+        <x:v>625009</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>591</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>503691</x:v>
+        <x:v>547598</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -28616,54 +28615,54 @@
       <x:c r="R462" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>592993</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
@@ -28679,54 +28678,54 @@
       <x:c r="R463" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>583801</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G464" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
@@ -29188,54 +29187,54 @@
       <x:c r="R472" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>615951</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
@@ -29364,157 +29363,157 @@
       <x:c r="R475" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>592976</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G476" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>583755</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>583845</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
@@ -30136,51 +30135,51 @@
       <x:c r="L489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>557469</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -31085,51 +31084,51 @@
       <x:c r="I506" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>548260</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
@@ -31231,78 +31230,78 @@
       <x:c r="S508" s="14" t="n">
         <x:v>548313</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>498685</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
@@ -31529,78 +31528,78 @@
         <x:v>603183</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>600487</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
@@ -31763,78 +31762,78 @@
         <x:v>503580</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>547080</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
@@ -31909,51 +31908,51 @@
       <x:c r="I520" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>503322</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
@@ -32025,51 +32024,51 @@
       <x:c r="I522" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>603323</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
@@ -32079,60 +32078,60 @@
       <x:c r="G523" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>503486</x:v>
+        <x:v>503109</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>563</x:v>
@@ -32147,351 +32146,349 @@
       <x:c r="K524" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>503109</x:v>
+        <x:v>548397</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>548397</x:v>
+        <x:v>503486</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>541515</x:v>
+        <x:v>603945</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>548294</x:v>
+        <x:v>541515</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>500934</x:v>
+        <x:v>548294</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>500938</x:v>
+        <x:v>500934</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
         <x:v>73</x:v>
@@ -32502,472 +32499,475 @@
       <x:c r="K530" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>500946</x:v>
+        <x:v>500938</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H531" s="0" t="s">
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>603945</x:v>
+        <x:v>500946</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>556784</x:v>
+        <x:v>547068</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>617511</x:v>
+        <x:v>556784</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
-        <x:v>25353</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>563</x:v>
-[...1 lines deleted...]
-      <x:c r="H534" s="14" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H534" s="14" t="s">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="I534" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>449001</x:v>
+        <x:v>617511</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>25353</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>605967</x:v>
+        <x:v>449001</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>606</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>524069</x:v>
+        <x:v>605967</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>550202</x:v>
+        <x:v>524069</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>73</x:v>
@@ -32978,879 +32978,880 @@
       <x:c r="K538" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>500930</x:v>
+        <x:v>605631</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>605631</x:v>
+        <x:v>605634</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>605634</x:v>
+        <x:v>631035</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>25353</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="H541" s="0" t="s">
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>617348</x:v>
+        <x:v>448097</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>25353</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>705</x:v>
-[...1 lines deleted...]
-      <x:c r="H542" s="14" t="s"/>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H542" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
       <x:c r="I542" s="16" t="s">
-        <x:v>689</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>689</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>631035</x:v>
+        <x:v>448547</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>25353</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>448097</x:v>
+        <x:v>550202</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>25353</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>448547</x:v>
+        <x:v>500930</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>708</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>605968</x:v>
+        <x:v>617348</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>541519</x:v>
+        <x:v>605968</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>503476</x:v>
+        <x:v>541519</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>706</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>220</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>556822</x:v>
+        <x:v>503476</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>550199</x:v>
+        <x:v>556822</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>602686</x:v>
+        <x:v>550199</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>547068</x:v>
+        <x:v>602686</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>455472</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
@@ -33924,51 +33925,51 @@
       <x:c r="I554" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>541507</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
@@ -34054,51 +34055,51 @@
       <x:c r="M556" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>605633</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -34133,141 +34134,141 @@
         <x:v>605636</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>602689</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>552692</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
@@ -34523,123 +34524,123 @@
       <x:c r="I564" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>609583</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>609479</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I566" s="16" t="s">
         <x:v>73</x:v>
@@ -34656,72 +34657,72 @@
       <x:c r="M566" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>605632</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
@@ -34792,84 +34793,84 @@
       <x:c r="S568" s="14" t="n">
         <x:v>500928</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>620902</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34953,157 +34954,157 @@
       <x:c r="M571" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>605635</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I572" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>498668</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>547069</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
@@ -35214,55 +35215,55 @@
         <x:v>550203</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
@@ -35299,187 +35300,187 @@
       <x:c r="H577" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>455398</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>547067</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>602688</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
@@ -35754,78 +35755,78 @@
       <x:c r="S584" s="14" t="n">
         <x:v>451213</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>452330</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
@@ -35842,51 +35843,51 @@
       <x:c r="H586" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I586" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>541503</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
@@ -36136,66 +36137,66 @@
       <x:c r="H591" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>607522</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
@@ -37331,1336 +37332,1339 @@
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>597533</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
+      <x:c r="E613" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F613" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
       <x:c r="G613" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>597507</x:v>
+        <x:v>583834</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>597501</x:v>
+        <x:v>597508</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>597503</x:v>
+        <x:v>597501</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>597504</x:v>
+        <x:v>597503</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>597510</x:v>
+        <x:v>597504</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>597523</x:v>
+        <x:v>597510</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>597526</x:v>
+        <x:v>597523</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>597532</x:v>
+        <x:v>597526</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>597537</x:v>
+        <x:v>597532</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
-      <x:c r="E622" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E622" s="14" t="s"/>
+      <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>583833</x:v>
+        <x:v>597537</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
+      <x:c r="E623" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F623" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
       <x:c r="G623" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H623" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>597506</x:v>
+        <x:v>583833</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>597513</x:v>
+        <x:v>597502</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>597514</x:v>
+        <x:v>597521</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>597516</x:v>
+        <x:v>597524</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>597519</x:v>
+        <x:v>597535</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>597531</x:v>
+        <x:v>597536</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>597502</x:v>
+        <x:v>597506</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>597521</x:v>
+        <x:v>597513</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>597524</x:v>
+        <x:v>597514</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>597535</x:v>
+        <x:v>597516</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>597536</x:v>
+        <x:v>597519</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>597508</x:v>
+        <x:v>597531</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
-      <x:c r="E635" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G635" s="0" t="s">
-        <x:v>108</x:v>
-[...2 lines deleted...]
-        <x:v>109</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>583834</x:v>
+        <x:v>597507</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -38688,78 +38692,78 @@
       <x:c r="R636" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>493581</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>588521</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
@@ -39002,677 +39006,675 @@
       <x:c r="J642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>597591</x:v>
+        <x:v>543688</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>540866</x:v>
+        <x:v>543691</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
-        <x:v>25353</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>517898</x:v>
+        <x:v>597591</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>572005</x:v>
+        <x:v>540866</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>25353</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>616126</x:v>
+        <x:v>517898</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
-        <x:v>108</x:v>
-[...2 lines deleted...]
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>613004</x:v>
+        <x:v>572005</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>543689</x:v>
+        <x:v>616126</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
-        <x:v>25353</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>493582</x:v>
+        <x:v>613004</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>554768</x:v>
+        <x:v>543689</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>25353</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
-        <x:v>108</x:v>
-[...2 lines deleted...]
-        <x:v>109</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>606234</x:v>
+        <x:v>493582</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>628812</x:v>
+        <x:v>554768</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
-        <x:v>25353</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>500270</x:v>
+        <x:v>606234</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I654" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
@@ -39681,279 +39683,281 @@
       <x:c r="K654" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>541918</x:v>
+        <x:v>628812</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>25353</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>540886</x:v>
+        <x:v>500270</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="H656" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H656" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="I656" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>540889</x:v>
+        <x:v>541918</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>543688</x:v>
+        <x:v>540886</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>543691</x:v>
+        <x:v>540889</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>29</x:v>