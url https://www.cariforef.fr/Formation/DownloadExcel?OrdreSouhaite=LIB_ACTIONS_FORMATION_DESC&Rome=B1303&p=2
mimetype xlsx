--- v1 (2026-03-18)
+++ v2 (2026-06-15)
@@ -939,106 +939,106 @@
       <x:c r="K4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>571896</x:v>
+        <x:v>616336</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>616336</x:v>
+        <x:v>571896</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
@@ -1347,106 +1347,106 @@
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>571888</x:v>
+        <x:v>616322</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>616322</x:v>
+        <x:v>571888</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>