--- v2 (2026-06-14)
+++ v3 (2026-06-14)
@@ -425,65 +425,65 @@
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion et pilotage des ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Université de Toulon - IUT La Garde</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité qualité, logistique industrielle et organisation parcours management de la production</x:t>
   </x:si>
   <x:si>
     <x:t>Génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité qualité, logistique industrielle et organisation parcours management de la production (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité qualité, logistique industrielle et organisation parcours management de la production de biens et de services (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement social et paie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
@@ -545,89 +545,89 @@
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de missions en ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Sully Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2S Formation Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2027 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>M2s Formation</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coach Agile Professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>The Agile Company</x:t>
@@ -947,59 +947,59 @@
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'ingénierie sociale</x:t>
   </x:si>
   <x:si>
     <x:t>IMFRIS</x:t>
   </x:si>
   <x:si>
     <x:t>Travail social en réseau</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'ingénierie sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>IMF RIS</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Montfavet</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Coopératif Provence Alpes Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CCPAM</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
@@ -1169,164 +1169,164 @@
   <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en stratégie et transformation digitale spécialisation communication graphique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en transformation digitale et technologique no code spécialisation transformation digitale et IA en communication d'influence (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion projet informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en transformation digitale et technologique no code spécialisation transformation digitale et IA en e-commerce (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en transformation digitale et technologique no code spécialisation transformation digitale et IA en stratégie marketing (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>expert green IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Informatique verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert green IT (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion de projet sur mesure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école centrale de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrale Méditerranée - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Résolution problème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG Programme grande école (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BUSINESS SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2025 00:00:00</x:t>
-[...103 lines deleted...]
-  <x:si>
     <x:t>Kedge Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
@@ -1568,125 +1568,125 @@
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité dirigeant</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Exxea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Exxea</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Alternance Exxecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Alternance Exxecc</x:t>
-[...2 lines deleted...]
-    <x:t>10/15/2024 00:00:00</x:t>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
@@ -1745,86 +1745,86 @@
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
+  </x:si>
+  <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/15/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>manager des stratégies communication marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (préparation également possible par Bloc(s) de compétences)</x:t>
@@ -1943,71 +1943,71 @@
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+    <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2025 00:00:00</x:t>
@@ -2648,72 +2648,72 @@
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2026 00:00:00</x:t>
-[...5 lines deleted...]
-    <x:t>01/02/2026 00:00:00</x:t>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement des activités (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable green IT (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable qualité sécurité environnement (Apprentissage)</x:t>
   </x:si>
@@ -4717,299 +4717,299 @@
       <x:c r="H27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>554872</x:v>
+        <x:v>603822</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>554917</x:v>
+        <x:v>556170</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>603822</x:v>
+        <x:v>554872</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>556170</x:v>
+        <x:v>554917</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>554813</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -5023,54 +5023,54 @@
       <x:c r="I32" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>510681</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -5141,51 +5141,51 @@
       <x:c r="H34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>602551</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
@@ -5204,54 +5204,54 @@
       <x:c r="I35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>603407</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -5265,54 +5265,54 @@
       <x:c r="I36" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>603408</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -5443,51 +5443,51 @@
       <x:c r="H39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>602549</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
@@ -5507,123 +5507,123 @@
       <x:c r="I40" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>554871</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>603406</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>97</x:v>
@@ -5685,66 +5685,66 @@
       <x:c r="H43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>556147</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>41607</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -5805,233 +5805,233 @@
       <x:c r="I45" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>554900</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>603417</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>554899</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>603418</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
@@ -6047,51 +6047,51 @@
       <x:c r="I49" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>453844</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39601</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
@@ -6487,443 +6487,443 @@
       <x:c r="S56" s="14" t="n">
         <x:v>592814</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>147</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>601360</x:v>
+        <x:v>601348</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>586664</x:v>
+        <x:v>601802</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>601348</x:v>
+        <x:v>589791</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>147</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>589791</x:v>
+        <x:v>586664</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="Q61" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="R61" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="S61" s="0" t="n">
+        <x:v>601360</x:v>
+      </x:c>
+      <x:c r="T61" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="Q61" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>600430</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>589784</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>148</x:v>
@@ -6937,54 +6937,54 @@
       <x:c r="L64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>601361</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -6997,110 +6997,110 @@
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>589781</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>589786</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -7135,148 +7135,148 @@
         <x:v>615054</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>589799</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>589790</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
@@ -7348,54 +7348,54 @@
       <x:c r="L71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>586662</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>148</x:v>
@@ -7469,51 +7469,51 @@
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>603645</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
@@ -8012,51 +8012,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>632209</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
@@ -8228,51 +8228,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>629780</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -8885,153 +8885,153 @@
       <x:c r="M99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>568187</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>568183</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>568186</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
@@ -9040,100 +9040,100 @@
       <x:c r="M102" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>568189</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>568190</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
@@ -9142,51 +9142,51 @@
       <x:c r="M104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>568192</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>57</x:v>
@@ -9289,51 +9289,51 @@
       <x:c r="J107" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>592534</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
@@ -9519,51 +9519,51 @@
       <x:c r="J111" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>600166</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -9635,51 +9635,51 @@
       <x:c r="J113" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>502788</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -9694,51 +9694,51 @@
       <x:c r="J114" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>573871</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39577</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -10061,311 +10061,313 @@
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>628775</x:v>
+        <x:v>567008</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>567008</x:v>
+        <x:v>628775</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>616994</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>286</x:v>
-[...1 lines deleted...]
-      <x:c r="H124" s="14" t="s"/>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>291</x:v>
+      </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>592293</x:v>
+        <x:v>628776</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>628776</x:v>
+        <x:v>580210</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -10374,402 +10376,399 @@
       <x:c r="K126" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>580210</x:v>
+        <x:v>567002</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>567002</x:v>
+        <x:v>571063</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>571063</x:v>
+        <x:v>567005</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>567005</x:v>
+        <x:v>580212</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>288</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>580212</x:v>
+        <x:v>567007</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>290</x:v>
-[...2 lines deleted...]
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>567007</x:v>
+        <x:v>592293</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>616995</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -10847,51 +10846,51 @@
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>567161</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>41056</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -11087,78 +11086,78 @@
       <x:c r="S138" s="14" t="n">
         <x:v>594980</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>594983</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
@@ -11282,51 +11281,51 @@
       <x:c r="J142" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>594987</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -11930,1337 +11929,1339 @@
         <x:v>540784</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>366</x:v>
-[...1 lines deleted...]
-      <x:c r="H154" s="14" t="s"/>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q154" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R154" s="14" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="S154" s="14" t="n">
+        <x:v>546241</x:v>
+      </x:c>
+      <x:c r="T154" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="Q154" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="n">
+        <x:v>36905</x:v>
+      </x:c>
+      <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G155" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C155" s="3" t="n">
-[...5 lines deleted...]
-      </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>596824</x:v>
+        <x:v>550545</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>137</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>546241</x:v>
+        <x:v>553367</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>553367</x:v>
+        <x:v>549523</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>36905</x:v>
+        <x:v>41123</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>31094</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>549523</x:v>
+        <x:v>616177</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41123</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="P159" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="P159" s="0" t="s">
+      <x:c r="Q159" s="4" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="R159" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S159" s="0" t="n">
+        <x:v>616165</x:v>
+      </x:c>
+      <x:c r="T159" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="U159" s="4" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41123</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="P160" s="14" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>616165</x:v>
+        <x:v>616167</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41123</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="P161" s="0" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>616167</x:v>
+        <x:v>616168</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41123</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>616168</x:v>
+        <x:v>616181</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="n">
+        <x:v>40836</x:v>
+      </x:c>
+      <x:c r="D163" s="3" t="s"/>
+      <x:c r="G163" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="I163" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="K163" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="L163" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="M163" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N163" s="3" t="n">
+        <x:v>31002</x:v>
+      </x:c>
+      <x:c r="O163" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C163" s="3" t="n">
-[...29 lines deleted...]
-      </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>616181</x:v>
+        <x:v>627877</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>40836</x:v>
+        <x:v>40561</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s"/>
+      <x:c r="E164" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>328</x:v>
-[...1 lines deleted...]
-      <x:c r="H164" s="14" t="s"/>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>380</x:v>
+      </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>31002</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>627877</x:v>
+        <x:v>608070</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40561</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I165" s="4" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>31002</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>608070</x:v>
+        <x:v>608068</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>380</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
-      <x:c r="E166" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>383</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>31002</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>608068</x:v>
+        <x:v>626805</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>626805</x:v>
+        <x:v>626806</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>387</x:v>
-[...1 lines deleted...]
-      <x:c r="C168" s="15" t="s"/>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C168" s="15" t="n">
+        <x:v>37907</x:v>
+      </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="J168" s="14" t="s"/>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="J168" s="14" t="s">
+        <x:v>258</x:v>
+      </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>626806</x:v>
+        <x:v>593740</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>593740</x:v>
+        <x:v>593739</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>37907</x:v>
+        <x:v>37969</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>593739</x:v>
+        <x:v>596833</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37969</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>596833</x:v>
+        <x:v>549107</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37969</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="I172" s="16" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>549107</x:v>
+        <x:v>549108</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37969</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="I173" s="4" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>549108</x:v>
+        <x:v>602743</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>37969</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>398</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>32008</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>602743</x:v>
+        <x:v>596824</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
@@ -13270,51 +13271,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
@@ -13327,51 +13328,51 @@
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
@@ -13381,51 +13382,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>477935</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
@@ -13438,51 +13439,51 @@
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
@@ -13492,51 +13493,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
@@ -13549,51 +13550,51 @@
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
@@ -13603,51 +13604,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
@@ -13660,162 +13661,162 @@
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>477934</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
@@ -13828,110 +13829,110 @@
       <x:c r="E187" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
@@ -13944,51 +13945,51 @@
       <x:c r="E189" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>553079</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
@@ -14003,108 +14004,108 @@
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
@@ -14119,66 +14120,66 @@
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>47</x:v>
@@ -14281,51 +14282,51 @@
       <x:c r="G195" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>557249</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
@@ -14340,108 +14341,108 @@
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>542211</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37635</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>544974</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
@@ -14458,51 +14459,51 @@
       <x:c r="G198" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>506456</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
@@ -14764,51 +14765,51 @@
       <x:c r="J203" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>628551</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>36519</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
@@ -14932,51 +14933,51 @@
       <x:c r="J206" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>615944</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
@@ -15045,51 +15046,51 @@
       <x:c r="J208" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>628559</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -15152,51 +15153,51 @@
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>628269</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
@@ -15209,51 +15210,51 @@
       <x:c r="E211" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>549321</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
@@ -15277,51 +15278,51 @@
       <x:c r="J212" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>510419</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -15334,51 +15335,51 @@
       <x:c r="J213" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>600228</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -15837,76 +15838,76 @@
         <x:v>541388</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>506880</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
@@ -16042,159 +16043,159 @@
       <x:c r="M225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>559236</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>611285</x:v>
+        <x:v>590178</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>590178</x:v>
+        <x:v>611285</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
@@ -16232,323 +16233,324 @@
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="H229" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>546969</x:v>
+        <x:v>499451</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>499451</x:v>
+        <x:v>546969</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>495334</x:v>
+        <x:v>547477</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>501</x:v>
-[...1 lines deleted...]
-      <x:c r="H232" s="14" t="s"/>
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s">
+        <x:v>510</x:v>
+      </x:c>
       <x:c r="I232" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>602650</x:v>
+        <x:v>497637</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>548736</x:v>
+        <x:v>602650</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
@@ -16557,117 +16559,114 @@
       <x:c r="K234" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>547477</x:v>
+        <x:v>548736</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>507</x:v>
-[...2 lines deleted...]
-        <x:v>508</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>497637</x:v>
+        <x:v>495334</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
@@ -16877,91 +16876,91 @@
         <x:v>499786</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -16993,207 +16992,207 @@
         <x:v>553371</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>548733</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>546791</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>547476</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -17225,76 +17224,76 @@
         <x:v>608648</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>546844</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
@@ -17341,133 +17340,133 @@
         <x:v>547152</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>548735</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>602649</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
@@ -17545,51 +17544,51 @@
       <x:c r="J251" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>598958</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -17689,76 +17688,76 @@
         <x:v>497626</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>602093</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
@@ -17786,170 +17785,170 @@
       <x:c r="L255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>546236</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>548734</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>552224</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
@@ -17964,51 +17963,51 @@
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>566599</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -18185,111 +18184,111 @@
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>578841</x:v>
+        <x:v>559237</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>559237</x:v>
+        <x:v>578841</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
@@ -18494,1055 +18493,1055 @@
         <x:v>607724</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>607726</x:v>
+        <x:v>589852</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>589864</x:v>
+        <x:v>589855</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="U269" s="4" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>589852</x:v>
+        <x:v>607726</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>589855</x:v>
+        <x:v>607698</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="Q272" s="16" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="R272" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S272" s="14" t="n">
+        <x:v>589864</x:v>
+      </x:c>
+      <x:c r="T272" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="Q272" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>609188</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>589861</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>608917</x:v>
+        <x:v>589858</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>608918</x:v>
+        <x:v>607672</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>589867</x:v>
+        <x:v>607699</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>607673</x:v>
+        <x:v>589867</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>589858</x:v>
+        <x:v>608917</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>607672</x:v>
+        <x:v>608918</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>607699</x:v>
+        <x:v>607673</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>589870</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>609186</x:v>
+        <x:v>614697</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>614697</x:v>
+        <x:v>609186</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -19610,51 +19609,51 @@
       <x:c r="J286" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>625757</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -19667,54 +19666,54 @@
       <x:c r="I287" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>625760</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
@@ -19845,102 +19844,102 @@
       <x:c r="J290" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>549297</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>606193</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
@@ -19983,335 +19982,335 @@
       <x:c r="S292" s="14" t="n">
         <x:v>606194</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>607703</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>504116</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>608924</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>556637</x:v>
+        <x:v>556551</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>556551</x:v>
+        <x:v>556637</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>24</x:v>
@@ -20325,99 +20324,99 @@
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>556550</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>504410</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
@@ -20528,259 +20527,259 @@
         <x:v>498939</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>556519</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>556600</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>556638</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>608922</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
@@ -20830,263 +20829,263 @@
       <x:c r="S306" s="14" t="n">
         <x:v>609174</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>504152</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>556524</x:v>
+        <x:v>607705</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>607705</x:v>
+        <x:v>556524</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>556601</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>37011</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
@@ -21105,51 +21104,51 @@
       <x:c r="J311" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>588321</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
@@ -21587,75 +21586,75 @@
       <x:c r="T319" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>624566</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
@@ -22079,51 +22078,51 @@
       <x:c r="M328" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>545001</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -22136,51 +22135,51 @@
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>552644</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
@@ -22243,107 +22242,107 @@
       <x:c r="J331" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>607490</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>601586</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
@@ -22368,51 +22367,51 @@
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>554314</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
@@ -22445,90 +22444,90 @@
       <x:c r="S334" s="14" t="n">
         <x:v>554316</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>548738</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>325</x:v>
@@ -22545,51 +22544,51 @@
       <x:c r="M336" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>602496</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -22599,51 +22598,51 @@
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>600598</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>147</x:v>
@@ -22720,51 +22719,51 @@
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>543431</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
@@ -22797,90 +22796,90 @@
       <x:c r="S340" s="14" t="n">
         <x:v>543478</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>552234</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
@@ -22971,730 +22970,731 @@
         <x:v>547007</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>546150</x:v>
+        <x:v>554842</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>546151</x:v>
+        <x:v>601473</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>600433</x:v>
+        <x:v>601820</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>601587</x:v>
+        <x:v>548737</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>548737</x:v>
+        <x:v>546150</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>554842</x:v>
+        <x:v>546151</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>601820</x:v>
+        <x:v>600433</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>600599</x:v>
+        <x:v>601587</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>548740</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H353" s="0" t="s">
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>609155</x:v>
+        <x:v>601362</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>601362</x:v>
+        <x:v>600599</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>601473</x:v>
+        <x:v>609155</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
         <x:v>433</x:v>
@@ -23729,197 +23729,197 @@
       <x:c r="S356" s="14" t="n">
         <x:v>609845</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>601819</x:v>
+        <x:v>552235</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>552235</x:v>
+        <x:v>601819</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>548739</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -23945,1490 +23945,1490 @@
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>601363</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>545493</x:v>
+        <x:v>549285</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>599175</x:v>
+        <x:v>609149</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>552599</x:v>
+        <x:v>543949</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>599237</x:v>
+        <x:v>603646</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>137</x:v>
-[...2 lines deleted...]
-        <x:v>138</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>623613</x:v>
+        <x:v>543479</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>547</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>549285</x:v>
+        <x:v>545493</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>543479</x:v>
+        <x:v>599175</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>609149</x:v>
+        <x:v>552599</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>547</x:v>
-[...2 lines deleted...]
-        <x:v>548</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>543949</x:v>
+        <x:v>599237</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>603646</x:v>
+        <x:v>600584</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H371" s="0" t="s">
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>600584</x:v>
+        <x:v>541165</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>541165</x:v>
+        <x:v>623613</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>509972</x:v>
+        <x:v>549493</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>549493</x:v>
+        <x:v>603543</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>603543</x:v>
+        <x:v>509972</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>552598</x:v>
+        <x:v>543481</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>147</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>545003</x:v>
+        <x:v>543532</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>545494</x:v>
+        <x:v>609152</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>543481</x:v>
+        <x:v>552598</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>627</x:v>
-[...1 lines deleted...]
-      <x:c r="H380" s="14" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s">
+        <x:v>147</x:v>
+      </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>543532</x:v>
+        <x:v>545003</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>609152</x:v>
+        <x:v>545494</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>603542</x:v>
+        <x:v>601472</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>601472</x:v>
+        <x:v>603542</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>586232</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
@@ -25441,126 +25441,126 @@
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>498277</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>446</x:v>
@@ -25637,51 +25637,51 @@
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>602788</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>325</x:v>
@@ -25879,51 +25879,51 @@
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>602787</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>446</x:v>
@@ -26612,51 +26612,51 @@
       <x:c r="J406" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>597434</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -26777,51 +26777,51 @@
       <x:c r="J409" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>597437</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
@@ -27482,51 +27482,51 @@
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>571231</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
@@ -27882,60 +27882,60 @@
       <x:c r="J428" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>542134</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -27996,51 +27996,51 @@
       <x:c r="J430" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>595447</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -28137,75 +28137,75 @@
       <x:c r="T432" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>609451</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
@@ -28961,51 +28961,51 @@
       <x:c r="J447" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>597443</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>35922</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
@@ -29103,307 +29103,307 @@
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>588491</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>595468</x:v>
+        <x:v>595471</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>595470</x:v>
+        <x:v>595469</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>595469</x:v>
+        <x:v>595472</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>595472</x:v>
+        <x:v>595470</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>595471</x:v>
+        <x:v>595468</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -31210,78 +31210,78 @@
       <x:c r="R486" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>577557</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>591870</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
@@ -31808,51 +31808,51 @@
       <x:c r="J497" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>592012</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
@@ -31938,293 +31938,293 @@
       <x:c r="R499" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>592267</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H500" s="14" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I500" s="16" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="Q500" s="16" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>629256</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s"/>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H501" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I501" s="4" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="Q501" s="4" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>629259</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H502" s="14" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I502" s="16" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="Q502" s="16" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>629258</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H503" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I503" s="4" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>15068</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="Q503" s="4" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>618553</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C504" s="15" t="s"/>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H504" s="14" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="I504" s="16" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s"/>
       <x:c r="K504" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>15068</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="Q504" s="16" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>625688</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>799</x:v>
@@ -32244,51 +32244,51 @@
       <x:c r="M505" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>15091</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>570547</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C506" s="15" t="s"/>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s"/>
       <x:c r="K506" s="14" t="s">
         <x:v>804</x:v>
@@ -32299,51 +32299,51 @@
       <x:c r="M506" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>15091</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>579037</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s"/>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>47</x:v>
@@ -32458,90 +32458,90 @@
       <x:c r="M509" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>15091</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>630707</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>592231</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
@@ -32554,51 +32554,51 @@
       <x:c r="E511" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>553181</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
@@ -32613,51 +32613,51 @@
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>558999</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
@@ -32670,51 +32670,51 @@
       <x:c r="E513" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>559000</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
@@ -32729,51 +32729,51 @@
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>558998</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
@@ -32786,51 +32786,51 @@
       <x:c r="E515" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>558997</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
@@ -32855,222 +32855,222 @@
       <x:c r="K516" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>526916</x:v>
+        <x:v>476402</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>526914</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>624</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>476402</x:v>
+        <x:v>526916</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>815</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>598318</x:v>
+        <x:v>526914</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -33430,51 +33430,51 @@
       <x:c r="M526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>630995</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s"/>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>27</x:v>
@@ -33781,78 +33781,78 @@
       <x:c r="S532" s="14" t="n">
         <x:v>628714</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>606172</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -33867,51 +33867,51 @@
       <x:c r="J534" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>607491</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -33924,60 +33924,60 @@
       <x:c r="J535" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>607494</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>846</x:v>
@@ -34042,51 +34042,51 @@
       <x:c r="J537" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>600463</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -34101,105 +34101,105 @@
       <x:c r="J538" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>608897</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>607476</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
@@ -34276,690 +34276,690 @@
       <x:c r="J541" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>607493</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>611</x:v>
-[...1 lines deleted...]
-      <x:c r="H542" s="14" t="s"/>
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="H542" s="14" t="s">
+        <x:v>510</x:v>
+      </x:c>
       <x:c r="I542" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>607492</x:v>
+        <x:v>601161</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>843</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>507</x:v>
-[...2 lines deleted...]
-        <x:v>508</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>601161</x:v>
+        <x:v>608895</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>861</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>608895</x:v>
+        <x:v>607477</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>862</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="H545" s="0" t="s">
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>607477</x:v>
+        <x:v>602446</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>843</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>861</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>844</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>602446</x:v>
+        <x:v>600465</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>600465</x:v>
+        <x:v>607492</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>861</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>848</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>848</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>600464</x:v>
+        <x:v>609143</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>863</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>609143</x:v>
+        <x:v>605507</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>865</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="S550" s="14" t="n">
+        <x:v>600464</x:v>
+      </x:c>
+      <x:c r="T550" s="16" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="U550" s="16" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>598342</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>863</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>599766</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
@@ -34969,51 +34969,51 @@
       <x:c r="J553" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>598343</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>39388</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -35028,51 +35028,51 @@
       <x:c r="J554" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>607747</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -35085,57 +35085,57 @@
       <x:c r="J555" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>549302</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
@@ -35260,57 +35260,57 @@
       <x:c r="J558" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>549301</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>41446</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -35433,51 +35433,51 @@
       <x:c r="J561" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>509562</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">