--- v2 (2026-06-14)
+++ v3 (2026-07-30)
@@ -257,60 +257,60 @@
   <x:si>
     <x:t>Master mention droit pénal et sciences criminelles parcours droit de l'exécution des peines</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit pénal et sciences criminelles parcours matière pénale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit pénal et sciences criminelles parcours sécurité intérieure</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit pénal et sciences criminelles parcours théorie du droit</x:t>
   </x:si>
   <x:si>
     <x:t>master mention justice, procès et procédures</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention justice, procès et procédures parcours contentieux économique, médiation et arbitrage</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention justice, procès et procédures parcours droit et pratique des contentieux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention justice, procès et procédures parcours justices et droit du procès</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention justice, procès et procédures parcours procédures civiles d'exécution</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -1411,51 +1411,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>597247</x:v>
+        <x:v>597246</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38198</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
@@ -1468,51 +1468,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>597246</x:v>
+        <x:v>597247</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38198</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>