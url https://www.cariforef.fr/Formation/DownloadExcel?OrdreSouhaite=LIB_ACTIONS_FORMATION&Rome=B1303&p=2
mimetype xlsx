--- v1 (2026-03-17)
+++ v2 (2026-06-19)
@@ -1403,212 +1403,212 @@
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>571896</x:v>
+        <x:v>616336</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>616336</x:v>
+        <x:v>571896</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>616337</x:v>
+        <x:v>571895</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>571895</x:v>
+        <x:v>616337</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>