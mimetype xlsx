--- v2 (2026-10-29)
+++ v3 (2026-10-30)
@@ -3069,352 +3069,351 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>639968</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>640765</x:v>
+        <x:v>606925</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>11527</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>651059</x:v>
+        <x:v>640765</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>31436</x:v>
+        <x:v>11527</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>651065</x:v>
+        <x:v>651059</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>21511</x:v>
+        <x:v>31436</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>635933</x:v>
+        <x:v>651065</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>79</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>22895</x:v>
+        <x:v>21511</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>614710</x:v>
+        <x:v>635933</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>22895</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>606925</x:v>
+        <x:v>614710</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>100</x:v>
       </x:c>