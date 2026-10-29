--- v4 (2026-10-29)
+++ v5 (2026-10-29)
@@ -275,111 +275,111 @@
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Designer olfactif (1ère partie) : de la matière au parfum</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développement de cosmétique bio</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmétique globale</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et développer sa marque de cosmétiques naturels</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Développement et règlementation et mise sur le marché de produits cosmétique bio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formuler et fabriquer des produits d'entretien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiation à la parfumerie et au langage des odeurs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maîtrise du langage olfactif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2 Elaborer une composition parfumante (de la matière première à l’application finale)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association pour la Formation Continue des Entreprises Grassoises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASFO GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>International technical degree in fragrance creation and sensory evaluation</x:t>
   </x:si>
   <x:si>
-    <x:t>Association pour la Formation Continue des Entreprises Grassoises</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Parfum</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formuler et fabriquer des déodorants sous forme de baumes</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Créer une marque de cosmétiques</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation</x:t>
   </x:si>
@@ -1990,502 +1990,501 @@
       <x:c r="R19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>645330</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>22895</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>608598</x:v>
+        <x:v>616695</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>616695</x:v>
+        <x:v>640759</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>640759</x:v>
+        <x:v>640766</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>11527</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>640766</x:v>
+        <x:v>651057</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>651057</x:v>
+        <x:v>651060</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>651060</x:v>
+        <x:v>651074</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>42</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>11527</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>651074</x:v>
+        <x:v>598014</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="H27" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L27" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M27" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N27" s="3" t="n">
+        <x:v>11554</x:v>
+      </x:c>
+      <x:c r="O27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="I27" s="4" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>598014</x:v>
+        <x:v>638538</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>22895</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>638538</x:v>
+        <x:v>608598</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="U28" s="16" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
@@ -2653,51 +2652,51 @@
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>640768</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
@@ -3070,351 +3069,352 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>639968</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>606925</x:v>
+        <x:v>640765</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>11527</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>640765</x:v>
+        <x:v>651059</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>11527</x:v>
+        <x:v>31436</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>651059</x:v>
+        <x:v>651065</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>31436</x:v>
+        <x:v>21511</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>651065</x:v>
+        <x:v>635933</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>21511</x:v>
+        <x:v>22895</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>635933</x:v>
+        <x:v>614710</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>22895</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>614710</x:v>
+        <x:v>606925</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -3663,51 +3663,51 @@
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22895</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>651333</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>