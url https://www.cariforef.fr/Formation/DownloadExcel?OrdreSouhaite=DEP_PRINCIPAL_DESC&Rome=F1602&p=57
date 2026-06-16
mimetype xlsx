--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -695,239 +695,239 @@
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/13/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>06/04/2027 00:00:00</x:t>
+    <x:t>Habilitation électrique B0 chargé de travaux d'ordre non électrique, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mblp Sécurité - Salamandre Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIDAUBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Costebelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques B0 - H0 - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réaliser la maintenance d'une installation électrique Basse Tension (BT) - ELD005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance installation électrique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation technicien en énergies renouvelables option A : énergie électrique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Énergie renouvelable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire technologie et sciences industrielles (TSI), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatisme informatique industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Rouvière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option sciences industrielles de l'ingénieur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mathématiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S'initier aux fondamentaux de l'électricité - ELA041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0V - BS - BE manœuvre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Clés de la Compétence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée G Cisson</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitation électrique B0 chargé de travaux d'ordre non électrique, basse tension</x:t>
-[...142 lines deleted...]
-  <x:si>
     <x:t>Titre Professionnel Electricien d'équipement du bâtiment (TP EEB)</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>1. Habilitation électrique : Opérations d'ordre non électrique B0-H0-H0V exécutant et/ou chargé de chantier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Janetti</x:t>
@@ -1916,197 +1916,197 @@
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de Sion</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRVE ET : étude de conception “ET” - ELV301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Technicien d'installation et de maintenance de piscines</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2026 00:00:00</x:t>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B2 - B2V - BR - H0</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>10/23/2026 00:00:00</x:t>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international de Valbonne</x:t>
   </x:si>
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Europe Formation Conseil</x:t>
-[...8 lines deleted...]
-    <x:t>GRASSE</x:t>
+    <x:t>Lycée Les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pierre et Marie Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Alfred Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Les Eucalyptus</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>CAP métiers de l'enseigne et de la signalétique</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Pierre et Marie Curie</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Signalétique enseigne</x:t>
   </x:si>
   <x:si>
-    <x:t>MENTON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques BR - BC - B1 - B2</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Eucalyptus</x:t>
@@ -2267,66 +2267,66 @@
   <x:si>
     <x:t>05260</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-JEAN-SAINT-NICOLAS</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP P Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>VEYNES</x:t>
   </x:si>
   <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>CS - Certificat de spécialisation Technicien en énergies renouvelables - Option B : Energie thermique (ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation technicien en énergies renouvelables option B : énergie thermique</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
@@ -8504,2067 +8504,2066 @@
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>569502</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>597506</x:v>
+        <x:v>544534</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>625970</x:v>
+        <x:v>573634</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>625971</x:v>
+        <x:v>597506</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>625973</x:v>
+        <x:v>625970</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>543691</x:v>
+        <x:v>625971</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>35330</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>575407</x:v>
+        <x:v>625973</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>575424</x:v>
+        <x:v>543691</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>575425</x:v>
+        <x:v>575407</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="C107" s="3" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C107" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J107" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>592899</x:v>
+        <x:v>575424</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="H108" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>540889</x:v>
+        <x:v>575425</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>77</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>544534</x:v>
+        <x:v>592899</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>573634</x:v>
+        <x:v>540889</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>211</x:v>
-[...1 lines deleted...]
-      <x:c r="H111" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="R111" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="R111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>500934</x:v>
+        <x:v>605421</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>25353</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="Q112" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="Q112" s="16" t="s">
+      <x:c r="R112" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="R112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>449001</x:v>
+        <x:v>597513</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="I113" s="4" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="Q113" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="Q113" s="4" t="s">
+      <x:c r="R113" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="R113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>597501</x:v>
+        <x:v>597519</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="C114" s="15" t="s"/>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C114" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I114" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="H114" s="14" t="s"/>
-      <x:c r="I114" s="16" t="s">
+      <x:c r="J114" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="K114" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="L114" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M114" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N114" s="15" t="n">
+        <x:v>22499</x:v>
+      </x:c>
+      <x:c r="O114" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="P114" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="J114" s="14" t="s">
-[...2 lines deleted...]
-      <x:c r="K114" s="14" t="s">
+      <x:c r="Q114" s="16" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>605421</x:v>
+        <x:v>500934</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>548294</x:v>
+        <x:v>503486</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>39297</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>24147</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="P116" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="Q116" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="P116" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>548343</x:v>
+        <x:v>603945</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
-      <x:c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>503486</x:v>
+        <x:v>614245</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24069</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>603945</x:v>
+        <x:v>619434</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>25353</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>230</x:v>
-[...2 lines deleted...]
-        <x:v>231</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>617511</x:v>
+        <x:v>449001</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="H120" s="14" t="s"/>
+      <x:c r="H120" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>597519</x:v>
+        <x:v>617511</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
+      <x:c r="E121" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>597513</x:v>
+        <x:v>548294</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C122" s="15" t="s"/>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C122" s="15" t="n">
+        <x:v>39297</x:v>
+      </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s"/>
+      <x:c r="E122" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="J122" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J122" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>24069</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>619434</x:v>
+        <x:v>548343</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="J123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>614245</x:v>
+        <x:v>594653</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>248</x:v>
-[...1 lines deleted...]
-      <x:c r="J124" s="14" t="s"/>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="J124" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>24454</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>594653</x:v>
+        <x:v>605423</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>225</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>605423</x:v>
+        <x:v>592890</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="R126" s="14" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="S126" s="14" t="n">
+        <x:v>619343</x:v>
+      </x:c>
+      <x:c r="T126" s="16" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="U126" s="16" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>256</x:v>
-[...1 lines deleted...]
-      <x:c r="C127" s="3" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>619343</x:v>
+        <x:v>630540</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>630540</x:v>
+        <x:v>601091</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>261</x:v>
-[...1 lines deleted...]
-      <x:c r="C129" s="3" t="s"/>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C129" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="R129" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="S129" s="0" t="n">
+        <x:v>503476</x:v>
+      </x:c>
+      <x:c r="T129" s="4" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="U129" s="4" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>503476</x:v>
+        <x:v>603965</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>603965</x:v>
+        <x:v>580686</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>580686</x:v>
+        <x:v>597501</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>579815</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G134" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>583800</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>68</x:v>
@@ -10572,108 +10571,108 @@
       <x:c r="I135" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>619429</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>610932</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -10713,95 +10712,95 @@
       <x:c r="T137" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>615950</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
@@ -10851,51 +10850,51 @@
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>571628</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10908,234 +10907,234 @@
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>571629</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>613004</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>583834</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>605634</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -11148,51 +11147,51 @@
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>570920</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
@@ -11207,51 +11206,51 @@
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>570921</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -11264,51 +11263,51 @@
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>630532</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -11339,193 +11338,193 @@
         <x:v>296</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>458415</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>612047</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>592995</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -11536,143 +11535,143 @@
       <x:c r="H152" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>627756</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>611979</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -11706,57 +11705,57 @@
       <x:c r="G155" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>603951</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -11765,468 +11764,468 @@
         <x:v>47</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>603966</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>548321</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>617507</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>550200</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>605633</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>592976</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G162" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>583799</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>610934</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -12235,260 +12234,260 @@
         <x:v>69</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>619430</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="R165" s="0" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="R166" s="14" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>592936</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>605424</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>617759</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -12610,274 +12609,274 @@
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>630539</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>601095</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>605420</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>616708</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>548295</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -12888,114 +12887,114 @@
       <x:c r="H176" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>610269</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>630541</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -13006,51 +13005,51 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>611976</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -13113,51 +13112,51 @@
         <x:v>69</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>619417</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13170,285 +13169,285 @@
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>540433</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>606234</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>548296</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>500942</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>503468</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -13457,391 +13456,391 @@
         <x:v>47</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>603944</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>603946</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="P188" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="Q188" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="P188" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>604012</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>623568</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>592942</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>451213</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>24001</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>623518</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>68</x:v>
@@ -13849,127 +13848,127 @@
       <x:c r="I193" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>619431</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>606204</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
@@ -14066,104 +14065,104 @@
       <x:c r="I197" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>619422</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="R198" s="14" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>592908</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -14176,51 +14175,51 @@
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>630530</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
@@ -14235,100 +14234,100 @@
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>630531</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>610441</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
@@ -14343,111 +14342,111 @@
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>570919</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>550201</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
@@ -14460,108 +14459,108 @@
       <x:c r="J204" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>616047</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>548313</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
@@ -14596,180 +14595,180 @@
         <x:v>280</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>597520</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>592965</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>592954</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>592898</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -14778,148 +14777,148 @@
         <x:v>47</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>548320</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>503526</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -14929,138 +14928,138 @@
       <x:c r="S212" s="14" t="n">
         <x:v>611063</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>611066</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>606221</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
@@ -15076,51 +15075,51 @@
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>571627</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
@@ -15135,163 +15134,163 @@
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>539846</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>573094</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>605422</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>48</x:v>
@@ -15541,51 +15540,51 @@
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>612401</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>370</x:v>
@@ -15813,51 +15812,51 @@
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>597949</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16048,51 +16047,51 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>603131</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
@@ -16357,74 +16356,74 @@
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>592937</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>592892</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
@@ -16490,51 +16489,51 @@
       <x:c r="E241" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>604045</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
@@ -16583,81 +16582,81 @@
       <x:c r="S242" s="14" t="n">
         <x:v>597517</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>605635</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
@@ -16746,78 +16745,78 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>609349</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>594652</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
@@ -16930,81 +16929,81 @@
       <x:c r="S248" s="14" t="n">
         <x:v>547069</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>550203</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>42141</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
@@ -17147,51 +17146,51 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>597527</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
@@ -17306,51 +17305,51 @@
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>627937</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
@@ -18173,75 +18172,75 @@
       <x:c r="T271" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>592997</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
@@ -18387,51 +18386,51 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>616061</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
@@ -18734,57 +18733,57 @@
         <x:v>452330</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -18794,81 +18793,81 @@
       <x:c r="S282" s="14" t="n">
         <x:v>550198</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>550293</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
@@ -19470,51 +19469,51 @@
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
@@ -20421,51 +20420,51 @@
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>597511</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
@@ -21315,118 +21314,118 @@
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>584577</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>548429</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
@@ -21434,51 +21433,51 @@
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>597833</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
@@ -21499,57 +21498,57 @@
       <x:c r="S330" s="14" t="n">
         <x:v>597839</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -21990,51 +21989,51 @@
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>610434</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I340" s="16" t="s">
@@ -22083,51 +22082,51 @@
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>595107</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
@@ -22164,51 +22163,51 @@
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>565304</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
@@ -22408,51 +22407,51 @@
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>595562</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
@@ -22461,51 +22460,51 @@
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>592972</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
@@ -22652,78 +22651,78 @@
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>592996</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>619433</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
@@ -23181,178 +23180,178 @@
       <x:c r="S360" s="14" t="n">
         <x:v>612399</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>605636</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>451211</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -23990,82 +23989,82 @@
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>592975</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>603176</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
@@ -24529,51 +24528,51 @@
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>592970</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
@@ -24712,78 +24711,78 @@
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>594205</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>592888</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
@@ -24832,75 +24831,75 @@
       <x:c r="T389" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>597504</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
@@ -24943,75 +24942,75 @@
       <x:c r="T391" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>597523</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
@@ -25058,57 +25057,57 @@
         <x:v>609479</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -25163,100 +25162,100 @@
       <x:c r="M395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>583844</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>605732</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
@@ -25914,57 +25913,57 @@
       <x:c r="S408" s="14" t="n">
         <x:v>620902</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -26016,78 +26015,78 @@
       <x:c r="L410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>579667</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -26098,57 +26097,57 @@
         <x:v>605631</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -26158,57 +26157,57 @@
       <x:c r="S412" s="14" t="n">
         <x:v>550276</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -26703,51 +26702,51 @@
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>584578</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
@@ -26917,74 +26916,74 @@
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>597954</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>592891</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
@@ -27217,117 +27216,117 @@
         <x:v>620915</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>550202</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -27713,51 +27712,51 @@
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>592969</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
@@ -28032,57 +28031,57 @@
         <x:v>602686</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -28883,74 +28882,74 @@
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>629463</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>592893</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
@@ -29117,51 +29116,51 @@
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>595108</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
@@ -29195,309 +29194,335 @@
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>607601</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>39297</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
+      <x:c r="E467" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>592991</x:v>
+        <x:v>548394</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="C468" s="15" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C468" s="15" t="n">
+        <x:v>38880</x:v>
+      </x:c>
       <x:c r="D468" s="15" t="s"/>
-      <x:c r="E468" s="14" t="s"/>
+      <x:c r="E468" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="J468" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J468" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>619428</x:v>
+        <x:v>548397</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>351</x:v>
-[...1 lines deleted...]
-      <x:c r="C469" s="3" t="s"/>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C469" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D469" s="3" t="s"/>
+      <x:c r="E469" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J469" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>592968</x:v>
+        <x:v>548410</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>472</x:v>
-[...1 lines deleted...]
-      <x:c r="C470" s="15" t="s"/>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C470" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D470" s="15" t="s"/>
-      <x:c r="E470" s="14" t="s"/>
+      <x:c r="E470" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>474</x:v>
-[...1 lines deleted...]
-      <x:c r="J470" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J470" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>613403</x:v>
+        <x:v>603130</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
-        <x:v>37291</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
+      <x:c r="E471" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>15417</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>588535</x:v>
+        <x:v>503109</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>27</x:v>
@@ -29505,2731 +29530,2711 @@
       <x:c r="L472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>597854</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
+      <x:c r="E473" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H473" s="0" t="s">
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>597516</x:v>
+        <x:v>556784</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>618</x:v>
-[...1 lines deleted...]
-      <x:c r="C474" s="15" t="s"/>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C474" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>619</x:v>
-[...1 lines deleted...]
-      <x:c r="H474" s="14" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
       <x:c r="I474" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>628041</x:v>
+        <x:v>541918</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>432</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>620911</x:v>
+        <x:v>627735</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>243</x:v>
-[...1 lines deleted...]
-      <x:c r="C476" s="15" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C476" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>629461</x:v>
+        <x:v>592991</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>619341</x:v>
+        <x:v>619428</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>526</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>361</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>362</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>580606</x:v>
+        <x:v>592968</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
-      <x:c r="E479" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="H479" s="0" t="s">
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>503611</x:v>
+        <x:v>608812</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
-      <x:c r="E480" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>503691</x:v>
+        <x:v>613403</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37291</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
-      <x:c r="E481" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>409</x:v>
-[...2 lines deleted...]
-        <x:v>410</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>15417</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>547068</x:v>
+        <x:v>588535</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>39297</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>24147</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>548394</x:v>
+        <x:v>503611</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>548397</x:v>
+        <x:v>503691</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="H484" s="14" t="s"/>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H484" s="14" t="s">
+        <x:v>223</x:v>
+      </x:c>
       <x:c r="I484" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>548410</x:v>
+        <x:v>500938</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H485" s="0" t="s">
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>603130</x:v>
+        <x:v>500946</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>503109</x:v>
+        <x:v>602101</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
-      <x:c r="E487" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>171</x:v>
-[...2 lines deleted...]
-        <x:v>172</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>556784</x:v>
+        <x:v>629461</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
-      <x:c r="E488" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>213</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>500938</x:v>
+        <x:v>619341</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
-      <x:c r="E489" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-        <x:v>212</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>500946</x:v>
+        <x:v>597836</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>304</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
-      <x:c r="E490" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>602101</x:v>
+        <x:v>584574</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="J491" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>627735</x:v>
+        <x:v>584576</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>148</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>361</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>541918</x:v>
+        <x:v>597834</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J493" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>592902</x:v>
+        <x:v>628041</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>597968</x:v>
+        <x:v>620911</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>103</x:v>
-[...1 lines deleted...]
-      <x:c r="C495" s="3" t="s"/>
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C495" s="3" t="n">
+        <x:v>37446</x:v>
+      </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H495" s="0" t="s">
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="J495" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>592961</x:v>
+        <x:v>580606</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>611</x:v>
-[...1 lines deleted...]
-      <x:c r="C496" s="15" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C496" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>393</x:v>
-[...1 lines deleted...]
-      <x:c r="J496" s="14" t="s"/>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="J496" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>592962</x:v>
+        <x:v>597516</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>92</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>402</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>592986</x:v>
+        <x:v>619416</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>92</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C498" s="15" t="s"/>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>513</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J498" s="14" t="s"/>
       <x:c r="K498" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>592989</x:v>
+        <x:v>619420</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>92</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>593000</x:v>
+        <x:v>569641</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>619416</x:v>
+        <x:v>592902</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s"/>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J501" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>619420</x:v>
+        <x:v>597968</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>520</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>569641</x:v>
+        <x:v>592961</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>453</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>584574</x:v>
+        <x:v>592962</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>197</x:v>
-[...1 lines deleted...]
-      <x:c r="C504" s="15" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C504" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>584576</x:v>
+        <x:v>592986</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="C505" s="3" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C505" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>597834</x:v>
+        <x:v>592989</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="C506" s="15" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C506" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>597836</x:v>
+        <x:v>593000</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>252</x:v>
-[...1 lines deleted...]
-      <x:c r="C507" s="3" t="s"/>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C507" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D507" s="3" t="s"/>
+      <x:c r="E507" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G507" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H507" s="0" t="s">
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="J507" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>592889</x:v>
+        <x:v>547068</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C508" s="15" t="s"/>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s"/>
       <x:c r="K508" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>592896</x:v>
+        <x:v>619413</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="C509" s="3" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C509" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="R509" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="R509" s="0" t="s">
+      <x:c r="S509" s="0" t="n">
+        <x:v>571626</x:v>
+      </x:c>
+      <x:c r="T509" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="U509" s="4" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C510" s="15" t="s"/>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>390</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="J510" s="14" t="s"/>
       <x:c r="K510" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>623409</x:v>
+        <x:v>592889</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>271</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="I511" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="I511" s="4" t="s">
+      <x:c r="K511" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="L511" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M511" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N511" s="3" t="n">
+        <x:v>24054</x:v>
+      </x:c>
+      <x:c r="O511" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="P511" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="Q511" s="4" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="R511" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="J511" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>623616</x:v>
+        <x:v>592896</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C512" s="15" t="s"/>
       <x:c r="D512" s="15" t="s"/>
-      <x:c r="E512" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>639</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="J512" s="14" t="s"/>
       <x:c r="K512" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>625009</x:v>
+        <x:v>592581</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>443</x:v>
-[...1 lines deleted...]
-      <x:c r="C513" s="3" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C513" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="J513" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>592581</x:v>
+        <x:v>597531</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>332</x:v>
-[...1 lines deleted...]
-      <x:c r="C514" s="15" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C514" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="J514" s="14" t="s"/>
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="J514" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K514" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>619413</x:v>
+        <x:v>597514</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="J515" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>597531</x:v>
+        <x:v>594654</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C516" s="15" t="s"/>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="J516" s="14" t="s"/>
       <x:c r="K516" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>571626</x:v>
+        <x:v>594655</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s"/>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>592967</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C518" s="15" t="s"/>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>657</x:v>
-[...1 lines deleted...]
-      <x:c r="J518" s="14" t="s"/>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="J518" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>24454</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>594654</x:v>
+        <x:v>623409</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>301</x:v>
-[...1 lines deleted...]
-      <x:c r="C519" s="3" t="s"/>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C519" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="J519" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>594655</x:v>
+        <x:v>623616</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>39703</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
-      <x:c r="E520" s="14" t="s"/>
+      <x:c r="E520" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>22441</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="Q520" s="16" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="R520" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="Q520" s="16" t="s">
+      <x:c r="S520" s="14" t="n">
+        <x:v>625009</x:v>
+      </x:c>
+      <x:c r="T520" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="R520" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>39703</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>597514</x:v>
+        <x:v>593068</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C522" s="15" t="s"/>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>666</x:v>
@@ -32259,131 +32264,131 @@
         <x:v>666</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>587289</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C523" s="3" t="s"/>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>594207</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C524" s="15" t="s"/>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s"/>
       <x:c r="K524" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
@@ -32417,129 +32422,129 @@
       <x:c r="R525" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>597524</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C526" s="15" t="s"/>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s"/>
       <x:c r="K526" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>592938</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s"/>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>592964</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
@@ -32609,159 +32614,159 @@
       <x:c r="J529" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>631035</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>617348</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C531" s="3" t="s"/>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>592894</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
@@ -32801,137 +32806,137 @@
       <x:c r="S532" s="14" t="n">
         <x:v>597507</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>597508</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>616808</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -32944,108 +32949,108 @@
       <x:c r="J535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>571545</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>597526</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -33111,153 +33116,153 @@
         <x:v>69</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>619423</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>619426</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C540" s="15" t="s"/>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s"/>
       <x:c r="K540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>619340</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>681</x:v>
@@ -33296,136 +33301,136 @@
         <x:v>599739</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>556505</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>616126</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -33497,51 +33502,51 @@
       <x:c r="J545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>598090</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -33616,280 +33621,280 @@
       <x:c r="J547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>623694</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>622648</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>572005</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>540866</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>583833</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -33898,580 +33903,580 @@
         <x:v>69</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>619424</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s"/>
       <x:c r="K554" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>592966</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s"/>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>592971</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>517898</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>592939</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>574155</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>594206</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>629314</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>557450</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>624711</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -34510,82 +34515,82 @@
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>603194</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>593001</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -34655,51 +34660,51 @@
       <x:c r="J566" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>592977</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -34740,82 +34745,82 @@
         <x:v>548201</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>556506</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C569" s="3" t="s"/>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>390</x:v>
@@ -34823,255 +34828,255 @@
       <x:c r="J569" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>623410</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C570" s="15" t="s"/>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s"/>
       <x:c r="K570" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>595856</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C571" s="3" t="s"/>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>595105</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C572" s="15" t="s"/>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s"/>
       <x:c r="K572" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>592903</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s"/>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>592958</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -35103,86 +35108,86 @@
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>548193</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C575" s="3" t="s"/>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>623415</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C576" s="15" t="s"/>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -35191,357 +35196,357 @@
         <x:v>69</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s"/>
       <x:c r="K576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>619425</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s"/>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>619418</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C578" s="15" t="s"/>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s"/>
       <x:c r="K578" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>595106</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C579" s="3" t="s"/>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>594208</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C580" s="15" t="s"/>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s"/>
       <x:c r="K580" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>592955</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s"/>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>592901</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>592904</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -35554,51 +35559,51 @@
       <x:c r="J583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>552751</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
@@ -35608,326 +35613,326 @@
       <x:c r="I584" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>615951</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>494742</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>626567</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>597533</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C588" s="15" t="s"/>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>624714</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>554768</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
@@ -35957,203 +35962,203 @@
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>597529</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s"/>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>592895</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>608332</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>583801</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -36225,51 +36230,51 @@
       <x:c r="J595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>598057</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
@@ -36284,51 +36289,51 @@
       <x:c r="J596" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>552779</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -36987,54 +36992,54 @@
       <x:c r="L608" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>585935</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -37047,51 +37052,51 @@
       <x:c r="L609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>580685</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>24</x:v>
@@ -37119,51 +37124,51 @@
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>629616</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C611" s="3" t="s"/>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
@@ -37209,51 +37214,51 @@
       <x:c r="G612" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>609587</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
@@ -37737,51 +37742,51 @@
       <x:c r="G621" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>556821</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
@@ -38100,539 +38105,539 @@
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>543643</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
-      <x:c r="E628" s="14" t="s"/>
+      <x:c r="E628" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>597591</x:v>
+        <x:v>547598</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
-      <x:c r="E629" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>547598</x:v>
+        <x:v>597591</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>585637</x:v>
+        <x:v>540886</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H631" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>540886</x:v>
+        <x:v>585637</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
-      <x:c r="E632" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="Q632" s="16" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="R632" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="Q632" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>494754</x:v>
+        <x:v>543688</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
-      <x:c r="E633" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G633" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>541515</x:v>
+        <x:v>592973</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
-      <x:c r="E634" s="14" t="s"/>
+      <x:c r="E634" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>592973</x:v>
+        <x:v>494754</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
+      <x:c r="E635" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>543688</x:v>
+        <x:v>541515</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>543719</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
@@ -38699,51 +38704,51 @@
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>595563</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
@@ -38880,51 +38885,51 @@
       <x:c r="J641" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>540883</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -38947,102 +38952,102 @@
       <x:c r="L642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>601014</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="Q643" s="4" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="R643" s="0" t="s">
         <x:v>732</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>734</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>605967</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
@@ -39055,99 +39060,99 @@
       <x:c r="J644" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>597590</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>547661</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
@@ -39169,51 +39174,51 @@
       <x:c r="J646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>543642</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
@@ -39223,51 +39228,51 @@
       <x:c r="J647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>557473</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -39397,57 +39402,57 @@
         <x:v>715</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="Q650" s="16" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="R650" s="14" t="s">
         <x:v>732</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>734</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>547545</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -39754,57 +39759,57 @@
         <x:v>715</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="Q656" s="16" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="R656" s="14" t="s">
         <x:v>732</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>734</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>605947</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
@@ -39814,57 +39819,57 @@
       <x:c r="J657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>572796</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s">
         <x:v>746</x:v>
@@ -39881,99 +39886,99 @@
       <x:c r="L658" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>551898</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>493582</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
@@ -39986,51 +39991,51 @@
       <x:c r="J660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>493585</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
@@ -40040,51 +40045,51 @@
       <x:c r="J661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>557474</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -40093,57 +40098,57 @@
         <x:v>715</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="Q662" s="16" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="R662" s="14" t="s">
         <x:v>732</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>734</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>547599</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -40240,81 +40245,81 @@
       <x:c r="R664" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>632279</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="Q665" s="4" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="R665" s="0" t="s">
         <x:v>735</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>597505</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>