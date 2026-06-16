--- v2 (2026-03-18)
+++ v3 (2026-06-16)
@@ -188,51 +188,51 @@
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP arts de la broderie</x:t>
   </x:si>
   <x:si>
     <x:t>École de production Fask Académy</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
-    <x:t>Broderie mécanique</x:t>
+    <x:t>Dentellerie broderie artisanale</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de production Fask Académy</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -838,130 +838,130 @@
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
         <x:v>614848</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
-        <x:v>39706</x:v>
+        <x:v>42105</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
-        <x:v>21680</x:v>
+        <x:v>45531</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>596278</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
-        <x:v>39706</x:v>
+        <x:v>42105</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
-        <x:v>21680</x:v>
+        <x:v>45531</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>596277</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>