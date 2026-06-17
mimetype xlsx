--- v3 (2026-06-16)
+++ v4 (2026-06-17)
@@ -251,66 +251,66 @@
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE CANNET-DES-MAURES</x:t>
+  </x:si>
+  <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -1195,51 +1195,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>498641</x:v>
+        <x:v>498637</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>49</x:v>
@@ -1256,51 +1256,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>498637</x:v>
+        <x:v>498641</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -1368,117 +1368,117 @@
       <x:c r="H10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>455033</x:v>
+        <x:v>455031</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>455032</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -1489,60 +1489,60 @@
       <x:c r="H12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>455031</x:v>
+        <x:v>455033</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 